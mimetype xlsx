--- v0 (2025-12-13)
+++ v1 (2026-05-11)
@@ -1,89 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\WEB\sección transparencia\Convenios\Convenios 2025\AGOSTO 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\WEB\sección transparencia\2026\convenios\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D86CD7E5-13CF-43CD-9C01-E1A488B2C420}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B86FFAB-09E1-4F61-8D8D-5CC0FEF3A5C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="HOJA1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">HOJA1!$A$1:$I$48</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">HOJA1!$A$1:$I$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="272" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="97">
   <si>
     <t>Título</t>
   </si>
   <si>
     <t>Ministerio</t>
   </si>
   <si>
     <t>Tipología</t>
   </si>
   <si>
     <t>Vigente</t>
   </si>
   <si>
     <t>TERCERA ADENDA AL CONVENIO DE 27 DE DICIEMBRE DE 2019 ENTRE EL MINISTERIO DE INDUSTRIA, COMERCIO Y TURISMO, A TRAVÉS DE LA SECRETARÍA DE ESTADO DE TURISMO, Y EL INSTITUTO DE CRÉDITO OFICIAL, E.P.E., PARA LA CONCESIÓN DE FINANCIACIÓN Y GARANTÍA A OPERACIONES DEL SECTOR TURÍSTICO EN LA LÍNEA “ICO EMPRESAS Y EMPRENDEDORES”</t>
   </si>
   <si>
     <t>Ministerio de Industria y Turismo</t>
   </si>
   <si>
     <t>Modificación</t>
   </si>
   <si>
     <t>Sí</t>
   </si>
   <si>
@@ -342,50 +335,59 @@
     <t>2.820.000 Euros</t>
   </si>
   <si>
     <t>84.000 Euros</t>
   </si>
   <si>
     <t>4.000.000.000 Euros</t>
   </si>
   <si>
     <t>No se especifica</t>
   </si>
   <si>
     <t>326.700 Euros</t>
   </si>
   <si>
     <t>520.000 Euros</t>
   </si>
   <si>
     <t>15.990.000 Euros</t>
   </si>
   <si>
     <t>20.000.000 Euros</t>
   </si>
   <si>
     <t>743.537.500 Euros</t>
+  </si>
+  <si>
+    <t>SEGUNDA ADENDA DE MODIFICACIÓN DEL CONVENIO ENTRE EL MINISTERIO DE ECONOMÍA, COMERCIO Y EMPRESA Y EL INSTITUTO DE CRÉDITO OFICIAL, E.P.E. (ICO) Y AXIS PARTICIPACIONES EMPRESARIALES, S.G.E.I.C. S.A. S.M.E. (AXIS) PARA LA INSTRUMENTACIÓN DE LAS FACILIDADES ICOVERDE E ICO EMPRESAS Y EMPRENDEDORES FINANCIADAS POR LA UNIÓN EUROPEA EN EL MARCO DEL PLAN DE RECUPERACIÓN, TRANSFORMACIÓN Y RESILIENCIA</t>
+  </si>
+  <si>
+    <t>TERCERA ADENDA DE MODIFICACIÓN DEL CONVENIO ENTRE EL MINISTERIO DE ECONOMÍA, COMERCIO Y EMPRESA Y EL INSTITUTO DE CRÉDITO OFICIAL, E.P.E. (ICO) Y AXIS PARTICIPACIONES EMPRESARIALES, S.G.E.I.C. S.A. S.M.E. (AXIS) PARA LA INSTRUMENTACIÓN DE LAS FACILIDADES ICOVERDE E ICO EMPRESAS Y EMPRENDEDORES FINANCIADAS POR LA UNIÓN EUROPEA EN EL MARCO DEL PLAN DE RECUPERACIÓN, TRANSFORMACIÓN Y RESILIENCIA</t>
+  </si>
+  <si>
+    <t>SEXTA ADENDA DE MODIFICACIÓN DEL CONVENIO ENTRE EL MINISTERIO DE AGRICULTURA, PESCA Y ALIMENTACIÓN Y EL INSTITUTO DE CRÉDITO OFICIAL, E.P.E., Y LA SOCIEDAD ANÓNIMA ESTATAL DE CAUCIÓN AGRARIA, S.M.E., PARA LA GESTIÓN DE AYUDAS DEL MAPA EN LA LÍNEA "ICO MAPA SAECA" EN EL MARCO DE LA LÍNEA "ICO GARANTÍA SGR/SAECA"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
@@ -403,51 +405,51 @@
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <bgColor indexed="12"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.749992370372631"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -480,74 +482,76 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Millares" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -828,1403 +832,1475 @@
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="K6" sqref="K6"/>
+    <sheetView tabSelected="1" topLeftCell="E44" workbookViewId="0">
+      <selection activeCell="J48" sqref="J48"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="30.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="30.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="5" width="30.85546875" style="3"/>
+    <col min="1" max="1" width="13.33203125" customWidth="1"/>
+    <col min="2" max="2" width="72.88671875" customWidth="1"/>
+    <col min="3" max="5" width="30.88671875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>71</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>67</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="2" spans="1:10" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A2" s="6">
         <v>1</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="8">
         <v>45870</v>
       </c>
       <c r="G2" s="8">
         <v>46752</v>
       </c>
       <c r="H2" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I2" s="6" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A3" s="6">
         <v>2</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D3" s="13" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="8">
         <v>45656</v>
       </c>
       <c r="G3" s="8">
         <v>58285</v>
       </c>
       <c r="H3" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I3" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A4" s="6">
         <v>3</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>10</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="8">
         <v>45751</v>
       </c>
       <c r="G4" s="8">
         <v>58285</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A5" s="6">
         <v>4</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="8">
         <v>45840</v>
       </c>
       <c r="G5" s="8">
         <v>49492</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A6" s="6">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="8">
         <v>45721</v>
       </c>
       <c r="G6" s="8">
         <v>47182</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A7" s="6">
         <v>6</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="8">
         <v>45029</v>
       </c>
       <c r="G7" s="8">
         <v>46490</v>
       </c>
       <c r="H7" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I7" s="6" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="2" customFormat="1" ht="380.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" s="2" customFormat="1" ht="380.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6">
         <v>7</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="13" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="8">
         <v>45847</v>
       </c>
       <c r="G8" s="8">
         <v>47308</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I8" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="2" customFormat="1" ht="178.5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" s="2" customFormat="1" ht="118.8" x14ac:dyDescent="0.3">
       <c r="A9" s="6">
         <v>8</v>
       </c>
       <c r="B9" s="7" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="8">
         <v>45850</v>
       </c>
       <c r="G9" s="8">
         <v>46215</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I9" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="2" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A10" s="6">
         <v>9</v>
       </c>
       <c r="B10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E10" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F10" s="8">
         <v>44770</v>
       </c>
       <c r="G10" s="8">
         <v>46231</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="9" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>10</v>
       </c>
       <c r="B11" s="7" t="s">
         <v>22</v>
       </c>
       <c r="C11" s="13" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="8">
         <v>45909</v>
       </c>
       <c r="G11" s="8">
         <v>46792</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I11" s="6" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A12" s="6">
         <v>11</v>
       </c>
       <c r="B12" s="7" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E12" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="8">
         <v>43953</v>
       </c>
       <c r="G12" s="8">
         <v>49066</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A13" s="6">
         <v>12</v>
       </c>
       <c r="B13" s="7" t="s">
         <v>25</v>
       </c>
       <c r="C13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>10</v>
       </c>
       <c r="E13" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F13" s="8">
         <v>45502</v>
       </c>
       <c r="G13" s="8">
         <v>58285</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>76</v>
       </c>
       <c r="I13" s="6" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A14" s="6">
         <v>13</v>
       </c>
       <c r="B14" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E14" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F14" s="8">
         <v>45433</v>
       </c>
       <c r="G14" s="8">
         <v>46752</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I14" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>14</v>
       </c>
       <c r="B15" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E15" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F15" s="8">
         <v>43826</v>
       </c>
       <c r="G15" s="8">
         <v>46752</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I15" s="10">
         <v>5832820.21</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A16" s="6">
         <v>15</v>
       </c>
       <c r="B16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="13" t="s">
         <v>15</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>13</v>
       </c>
       <c r="E16" s="13" t="s">
         <v>7</v>
       </c>
       <c r="F16" s="8">
         <v>45455</v>
       </c>
       <c r="G16" s="8">
         <v>45820</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I16" s="6" t="s">
         <v>80</v>
       </c>
       <c r="J16" s="11"/>
     </row>
-    <row r="17" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" s="2" customFormat="1" ht="79.2" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>16</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E17" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F17" s="5">
         <v>45132</v>
       </c>
       <c r="G17" s="8">
         <v>46593</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>83</v>
       </c>
       <c r="J17" s="11"/>
     </row>
-    <row r="18" spans="1:10" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A18" s="6">
         <v>17</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D18" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E18" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F18" s="5">
         <v>45184</v>
       </c>
       <c r="G18" s="8">
         <v>46645</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>83</v>
       </c>
       <c r="J18" s="11"/>
     </row>
-    <row r="19" spans="1:10" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A19" s="6">
         <v>18</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C19" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F19" s="5">
         <v>45600</v>
       </c>
       <c r="G19" s="8">
         <v>46752</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I19" s="6" t="s">
         <v>81</v>
       </c>
       <c r="J19" s="12"/>
     </row>
-    <row r="20" spans="1:10" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>19</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D20" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E20" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F20" s="5">
         <v>44868</v>
       </c>
       <c r="G20" s="8">
         <v>46752</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I20" s="6" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="21" spans="1:10" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>33</v>
       </c>
       <c r="C21" s="14" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="14" t="s">
         <v>35</v>
       </c>
       <c r="E21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F21" s="5">
         <v>45706</v>
       </c>
       <c r="G21" s="8">
         <v>47167</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I21" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="22" spans="1:10" s="2" customFormat="1" ht="140.25" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" s="2" customFormat="1" ht="79.2" x14ac:dyDescent="0.3">
       <c r="A22" s="6">
         <v>21</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E22" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F22" s="5">
         <v>45712</v>
       </c>
       <c r="G22" s="8">
         <v>47661</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I22" s="6" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="2" customFormat="1" ht="225" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" s="2" customFormat="1" ht="225" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6">
         <v>22</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D23" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E23" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F23" s="5">
         <v>45485</v>
       </c>
       <c r="G23" s="8">
         <v>46215</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I23" s="6" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>23</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C24" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E24" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F24" s="5">
         <v>45804</v>
       </c>
       <c r="G24" s="8">
         <v>46169</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I24" s="6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>24</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>39</v>
       </c>
       <c r="C25" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D25" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E25" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F25" s="5">
         <v>45575</v>
       </c>
       <c r="G25" s="8">
         <v>47036</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I25" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="26" spans="1:10" s="2" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A26" s="6">
         <v>25</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D26" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E26" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F26" s="5">
         <v>45839</v>
       </c>
       <c r="G26" s="8">
         <v>47300</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I26" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A27" s="6">
         <v>26</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E27" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F27" s="5">
         <v>45502</v>
       </c>
       <c r="G27" s="8">
         <v>47693</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I27" s="6" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A28" s="6">
         <v>27</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>19</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F28" s="5">
         <v>45575</v>
       </c>
       <c r="G28" s="8">
         <v>47036</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I28" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A29" s="6">
         <v>28</v>
       </c>
       <c r="B29" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C29" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="14" t="s">
         <v>6</v>
       </c>
       <c r="E29" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F29" s="5">
         <v>44169</v>
       </c>
       <c r="G29" s="8">
         <v>49066</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I29" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A30" s="6">
         <v>29</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C30" s="14" t="s">
         <v>45</v>
       </c>
       <c r="D30" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E30" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F30" s="5">
         <v>45810</v>
       </c>
       <c r="G30" s="8">
         <v>46540</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="2" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A31" s="6">
         <v>30</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="14" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E31" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F31" s="5">
         <v>45405</v>
       </c>
       <c r="G31" s="8">
         <v>50883</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="2" customFormat="1" ht="127.5" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" s="2" customFormat="1" ht="79.2" x14ac:dyDescent="0.3">
       <c r="A32" s="6">
         <v>31</v>
       </c>
       <c r="B32" s="4" t="s">
         <v>47</v>
       </c>
       <c r="C32" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E32" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F32" s="5">
         <v>45470</v>
       </c>
       <c r="G32" s="8">
         <v>47661</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I32" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="33" spans="1:9" s="2" customFormat="1" ht="331.5" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9" s="2" customFormat="1" ht="211.2" x14ac:dyDescent="0.3">
       <c r="A33" s="6">
         <v>32</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C33" s="14" t="s">
         <v>18</v>
       </c>
       <c r="D33" s="14" t="s">
         <v>49</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F33" s="5">
         <v>44386</v>
       </c>
       <c r="G33" s="8">
         <v>47308</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I33" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="34" spans="1:9" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A34" s="6">
         <v>33</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D34" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E34" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F34" s="5">
         <v>44114</v>
       </c>
       <c r="G34" s="8">
         <v>47036</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I34" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="35" spans="1:9" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A35" s="6">
         <v>34</v>
       </c>
       <c r="B35" s="4" t="s">
         <v>51</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F35" s="5">
         <v>44999</v>
       </c>
       <c r="G35" s="8">
         <v>46460</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I35" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="36" spans="1:9" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A36" s="6">
         <v>35</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="D36" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F36" s="5">
         <v>44679</v>
       </c>
       <c r="G36" s="8">
         <v>46871</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I36" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A37" s="6">
         <v>36</v>
       </c>
-      <c r="B37" s="15" t="s">
+      <c r="B37" s="4" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D37" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E37" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F37" s="5">
         <v>45120</v>
       </c>
       <c r="G37" s="8">
         <v>46581</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I37" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="38" spans="1:9" s="2" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" s="2" customFormat="1" ht="39.6" x14ac:dyDescent="0.3">
       <c r="A38" s="6">
         <v>37</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C38" s="14" t="s">
         <v>23</v>
       </c>
       <c r="D38" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E38" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F38" s="5">
         <v>43983</v>
       </c>
       <c r="G38" s="8">
         <v>46905</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I38" s="6" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="39" spans="1:9" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A39" s="6">
         <v>38</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C39" s="14" t="s">
         <v>15</v>
       </c>
       <c r="D39" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E39" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F39" s="5">
-        <v>46005</v>
+        <v>44114</v>
       </c>
       <c r="G39" s="8">
-        <v>46005</v>
+        <v>47036</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I39" s="6" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:9" s="2" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A40" s="6">
         <v>39</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C40" s="14" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="D40" s="14" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F40" s="5">
-        <v>44114</v>
+        <v>44888</v>
       </c>
       <c r="G40" s="8">
-        <v>47036</v>
+        <v>52193</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I40" s="6" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:9" s="2" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A41" s="6">
         <v>40</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C41" s="14" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D41" s="14" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="E41" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F41" s="5">
-        <v>44888</v>
+        <v>45639</v>
       </c>
       <c r="G41" s="8">
-        <v>52193</v>
+        <v>46892</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I41" s="6" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:9" s="2" customFormat="1" ht="127.5" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A42" s="6">
         <v>41</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C42" s="14" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E42" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F42" s="5">
-        <v>45639</v>
+        <v>45657</v>
       </c>
       <c r="G42" s="8">
         <v>46892</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I42" s="6" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:9" s="2" customFormat="1" ht="102" x14ac:dyDescent="0.25">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
       <c r="A43" s="6">
         <v>42</v>
       </c>
       <c r="B43" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C43" s="14" t="s">
         <v>60</v>
       </c>
       <c r="D43" s="14" t="s">
         <v>10</v>
       </c>
       <c r="E43" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F43" s="5">
-        <v>45657</v>
+        <v>45131</v>
       </c>
       <c r="G43" s="8">
-        <v>46892</v>
+        <v>46161</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I43" s="6" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:9" s="2" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" s="2" customFormat="1" ht="52.8" x14ac:dyDescent="0.3">
       <c r="A44" s="6">
         <v>43</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C44" s="14" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="D44" s="14" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E44" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F44" s="5">
-        <v>45131</v>
+        <v>45664</v>
       </c>
       <c r="G44" s="8">
-        <v>46161</v>
+        <v>47125</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>69</v>
       </c>
       <c r="I44" s="6" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      <c r="A45" s="6">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" s="2" customFormat="1" ht="79.2" x14ac:dyDescent="0.3">
+      <c r="A45" s="15">
         <v>44</v>
       </c>
-      <c r="B45" s="4" t="s">
-        <v>63</v>
+      <c r="B45" s="16" t="s">
+        <v>94</v>
       </c>
       <c r="C45" s="14" t="s">
-        <v>64</v>
+        <v>15</v>
       </c>
       <c r="D45" s="14" t="s">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="E45" s="14" t="s">
         <v>7</v>
       </c>
       <c r="F45" s="5">
-        <v>45664</v>
+        <v>45917</v>
       </c>
       <c r="G45" s="8">
-        <v>47125</v>
+        <v>47661</v>
       </c>
       <c r="H45" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I45" s="6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" s="2" customFormat="1" ht="79.2" x14ac:dyDescent="0.3">
+      <c r="A46" s="15">
+        <v>45</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D46" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="E46" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F46" s="5">
+        <v>46024</v>
+      </c>
+      <c r="G46" s="8">
+        <v>47661</v>
+      </c>
+      <c r="H46" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I46" s="6"/>
+    </row>
+    <row r="47" spans="1:9" s="2" customFormat="1" ht="66" x14ac:dyDescent="0.3">
+      <c r="A47" s="15">
+        <v>46</v>
+      </c>
+      <c r="B47" s="16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47" s="5">
+        <v>46127</v>
+      </c>
+      <c r="G47" s="8">
+        <v>46892</v>
+      </c>
+      <c r="H47" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="I47" s="6"/>
+    </row>
+    <row r="48" spans="1:9" s="2" customFormat="1" ht="26.4" x14ac:dyDescent="0.3">
+      <c r="A48" s="15">
+        <v>47</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C48" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D48" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48" s="5">
+        <v>46043</v>
+      </c>
+      <c r="G48" s="8">
+        <v>46043</v>
+      </c>
+      <c r="H48" s="6" t="s">
         <v>69</v>
       </c>
-      <c r="I45" s="6" t="s">
-[...12 lines deleted...]
-        <v>0</v>
+      <c r="I48" s="6" t="s">
+        <v>72</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I48" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:I47" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" scale="42" fitToHeight="3" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>HOJA1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>INSTITUTO DE CRÉDITO OFICIAL</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>